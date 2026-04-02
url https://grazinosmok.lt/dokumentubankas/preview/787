--- v0 (2025-10-10)
+++ v1 (2026-04-02)
@@ -1,2685 +1,5360 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="29145404" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00CC2F49">
-[...13 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="72BE6BBA" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="5160"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centralizuoto vaikų priėmimo į </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E37B7CF" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="5160"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">švietimo įstaigas ugdytis pagal </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A932FC8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="5160"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ikimokyklinio ir priešmokyklinio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9CCC3E" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="5160"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo programas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tvarkos aprašo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59545664" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="5160"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 priedas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13831B70" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="6062" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3793"/>
+        <w:gridCol w:w="8647"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CC2F49" w14:paraId="4BB02322" w14:textId="77777777">
+      <w:tr w:rsidR="0023402A" w14:paraId="19664108" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3793" w:type="dxa"/>
+            <w:tcW w:w="8647" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1E6039" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00C476C7">
+          <w:p w14:paraId="27C05AC0" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
             <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:bCs/>
                 <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="7146AD98" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02D99C1D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centralizuoto vaikų priėmimo </w:t>
+              <w:t>(prašymą teikiančio asmens vardas, pavardė, asmens kodas)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E5E1DF6" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00C476C7">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="7536D66D" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F7E8EBE" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
             <w:pPr>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="24"/>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="7E15CA49" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CD17C5" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:bCs/>
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>į Radviliškio rajono savivaldybės švietimo įstaigų ikimokyklinio ir  priešmokyklinio ugdymo grupes</w:t>
+              <w:t>(prašymą teikiančio asmens deklaruotos gyvenamosios vietos adresas)</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="4D6A6180" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FE5E0A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="68D0839C" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="052B4A5D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:szCs w:val="24"/>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> tvarkos aprašo priedas</w:t>
+              <w:t>(prašymą teikiančio asmens faktinės gyvenamosios vietos adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="55DF8BE2" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2255EFDC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="183C8D48" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C064972" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens telefono numeris, elektroninio pašto adresas)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F40B51B" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00CC2F49">
-[...34 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+    <w:p w14:paraId="6604C82A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="607FD842" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2398567D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radviliškio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="263AAC37" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>(vieno iš tėvų (globėjų) vardas, pavardė)</w:t>
-[...4 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ED734D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direktoriui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="376D2917" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...26 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CE2235" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...15 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRAŠYMAS DĖL VAIKO PRIĖMIMO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0336B4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...24 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(teikiamas I ir II priėmimo etapuose)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72565D25" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...99 lines deleted...]
-    <w:p w14:paraId="2D56A824" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00C476C7">
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="764058C3" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="39"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="707D34C8" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00C476C7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20_______ m. _______________  ____d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9A28A7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(prašymo pateikimo data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E16533A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7983B9A0" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prašau priimti mano vaiką (globotinį(-ę) / įvaikį(-ę)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D751BFF" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="6637"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(vaiko vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20BFDCA1" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B7FE1E7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(vaiko asmens kodas, deklaruotos ir faktinės gyvenamosios vietos adresas(-ai)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740A5DD1" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CBE015A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3046BF39" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2522CC45" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuo 20______ m. _____ mėn. ____ d. į</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43032F62" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C3DA4E8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(I pasirinkimas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13EC3E1D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69178C50" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476ED897" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(II pasirinkimas)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0277F88B" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F869E3F" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A71C81A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pageidauju, kad vaikas būtų ugdomas grupėje, kurios ugdymo trukmė </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(tinkamą pabraukti)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A168FE4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4 val.; 9 val.; 4+9 val.; 9,5 val.; 4+9,5 val.; 10 val.; 4+10 val.; 10,5 val.; 4+10,5 val. 12 val.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E9B272C" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="313A9AE0" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmenybę suteikiantys priėmimo kriterijai, kuriuos vaikas atitinka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(tinkamus pažymėti)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30545FB0" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FE7B463" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kuriam Savivaldybės mero potvarkiu skirtas privalomas ikimokyklinis ugdymas (pateikiamas Savivaldybės mero potvarkis / kopija, kuriuo skirtas privalomas ikimokyklinis ugdymas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>švietimo įstaigoje, kuriai teikiamas Prašymas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66FFFE72" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, turintis sunkių judėjimo ir atramos funkcijos sutrikimų, ar vaikas, kurio bent vienas iš tėvų (kitų teisėtų vaiko atstovų) turi sunkių judėjimo ir atramos funkcijos sutrikimų, kai švietimo įstaiga, priskirta Savivaldybės teritorijoje pagal deklaruotą gyvenamąją vietą, nėra pritaikyta judėjimo negalią turintiems asmenims, ir Prašymas teikiamas į kitą Savivaldybės švietimo įstaigą, kuri atitinka jų fizinius poreikius (pateikiamas vaiko ar vieno iš tėvų (kitų teisėtų vaiko atstovų) turimus sunkius judėjimo ir atramos funkcijos sutrikimus įrodantis dokumentas / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D15C5F" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikas ir bent vienas iš jo tėvų (kitų teisėtų vaiko atstovų), gyvena ir gyvenamąją vietą deklaravę Savivaldybės švietimo įstaigai priskirtoje aptarnavimo teritorijoje, globojamas ar įvaikintas vaikas, kurio globėjai / įtėviai, gyvenamąją vietą deklaravę Savivaldybės švietimo įstaigai priskirtoje aptarnavimo teritorijoje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(pateikiama pažyma / kopija apie deklaruotą gyvenamąją vietą)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BD14CC7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įvaikintas vaikas, globotinis (išskyrus atvejus, kai laikinoji globa nustatoma tėvų (kitų teisėtų vaiko atstovų) prašymu) (pateikiamas teismo sprendimas / kopija); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377B44D6" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, dėl įgimtų ar įgytų sutrikimų turintis didelių ar labai didelių specialiųjų ugdymosi poreikių (pateikiama Pedagoginės psichologinės tarnybos pažyma / kopija dėl specialiojo ugdymosi ir (ar) švietimo pagalbos skyrimo);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F0C97B8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kurio gyvenamoji vieta deklaruota Savivaldybės suteiktame socialiniame būste (pateikiama socialinio būsto nuomos sutartis / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71251661" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kurio brolis ir (ar) sesuo (įbrolis ir (ar) įseserė) Prašymo pateikimo metu jau mokosi toje švietimo įstaigoje pagal ikimokyklinio, priešmokyklinio, pradinio ir (ar) pagrindinio ugdymo programą (pateikiama švietimo įstaigos pažyma / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D86B58" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pedagoginių darbuotojų, dirbančių toje švietimo įstaigoje, vaikas (pateikiama darbovietės pažyma / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279ADC39" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>darbuotojų, kurie patenka į Savivaldybės tarybos sprendimu patvirtintą Trūkstamų specialistų pritraukimo į Savivaldybės viešąsias ir biudžetines įstaigas programą, vaikas (pateikiama darbovietės pažyma / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFF3498" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1560"/>
+          <w:tab w:val="left" w:pos="1701"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikas, dėl ugdymosi vietų trūkumo Savivaldybės švietimo įstaigoje, kurios aptarnavimo teritorijoje gyvena, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tėvų (kitų teisėtų vaiko atstovų) prašymu Savivaldybės mero įgalioto darbuotojo nukreiptas į kitą artimiausią Savivaldybės švietimo įstaigą, vykdančią ikimokyklinio / priešmokyklinio ugdymo programą, turinčią laisvų ugdymosi vietų </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(pateikiamas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Savivaldybės mero įgalioto darbuotojo nukreipimas / kopija).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B91ACC5" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E9DDDA8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Kito tėvo / mamos / kito teisėto vaiko atstovo duomenys</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="594D3292" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="7314"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vardas, pavardė) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019A0241" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C552AB8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(asmens kodas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>telefono numeris, elektroninio pašto adresas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklaruotos, faktinės gyvenamosios vietos adresai)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A5483AD" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574C56FB" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26B1B626" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA596EA" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D9B50F3" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A7D27C3" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sutinku, kad vaikas būtų ugdomas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietuvių kalba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E6B2121" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sutinku, kad duomenys iš kitų valstybinių registrų būtų gauti automatiniu būdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EE2DF27" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patvirtinu, kad Prašyme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F622C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateikti duomenys yra teisingi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6097D826" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C4C02BF" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B12242A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="120243BD" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="2369"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BED7363" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="3075"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(parašas)                                           (prašymą teikiančio asmens vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F7092FA" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC35DF4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF85160" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A56B3E7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašymo gavimo patvirtinimas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B4091A4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(pildo švietimo įstaigos IS administratorius)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17200990" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="431B89A4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="127C387D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos IS administratoriaus vardas, pavardė, parašas, prašymo gavimo data, laikas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="428FDA11" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23ADA308" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A"/>
+    <w:p w14:paraId="5754301D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:ind w:firstLine="4536"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0023402A">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="1296"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53C6A9F1" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4536"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Centralizuoto vaikų priėmimo į švietimo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0772617D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4536"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įstaigas ugdytis pagal ikimokyklinio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A12B135" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4536"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir priešmokyklinio ugdymo programas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A250BF4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4536"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tvarkos aprašo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A487758" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4536"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 priedas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19172D6F" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8647"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0023402A" w14:paraId="32865884" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2936B339" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="4E5C4991" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FE8C61" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens vardas, pavardė, asmens kodas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="3941C045" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="457F21D5" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="237AA1B0" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A79F361" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens deklaruotos gyvenamosios vietos adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="4AD286D3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3299A16C" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="3808FBB3" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="098B1749" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens faktinės gyvenamosios vietos adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="404DD2E6" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4BACD400" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="220011A6" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04A0A5AA" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens telefono numeris, elektroninio pašto adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="77B1CB31" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACD1859" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="292C10C9" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radviliškio </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8CABA4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A16408" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>direktoriui</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47875C40" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EEAD8D2" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PRAŠYMAS DĖL VAIKO PRIĖMIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="028CB467" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(teikiamas papildomo priėmimo laikotarpiu)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF18B2A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F74A97E" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="39"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="6751A0D8" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00C476C7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20_______ m. _______________  ____d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49973272" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(prašymo pateikimo data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487719ED" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C2A8320" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25F516ED" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prašau priimti mano vaiką (globotinį(-ę) / įvaikį(-ę)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="467D53B2" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="6637"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(vaiko vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5100A616" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F06C57" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...85 lines deleted...]
-        <w:ind w:firstLine="5776"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...27 lines deleted...]
-    <w:p w14:paraId="77A09F03" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00CC2F49">
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(vaiko asmens kodas, deklaruotos ir faktinės gyvenamosios vietos adresas(-ai)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427910FC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398D630C" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001D927D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="098971B2" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nuo 20______ m. _____ mėn. ____ d. į</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78DB7A8D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F966FB" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78F067CC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CAFB4A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B171B3A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="007C55A5" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pageidauju, kad vaikas būtų ugdomas grupėje, kurios ugdymo trukmė </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(tinkamą pabraukti)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEE38B0" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4 val.; 9 val.; 4+9 val.; 9,5 val.; 4+9,5 val.; 10 val.; 4+10 val.; 10,5 val.; 4+10,5 val. 12 val.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A01960D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49E6350F" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pirmenybę suteikiantys priėmimo kriterijai, kuriuos vaikas atitinka </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(tinkamus pažymėti)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F8E4D1A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3130B151" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kuriam Savivaldybės mero potvarkiu skirtas privalomas ikimokyklinis ugdymas (pateikiamas Savivaldybės mero potvarkis / kopija, kuriuo skirtas privalomas ikimokyklinis ugdymas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> švietimo įstaigoje, kuriai teikiamas Prašymas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="340F4638" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikas gyvena ir gyvenamąją vietą deklaravęs Savivaldybės teritorijoje </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(pateikiama pažyma / kopija apie deklaruotą gyvenamąją vietą)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="lt-LT"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4905AB5C" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kurį augina vienas iš tėvų (kitų teisėtų vaiko atstovų) (jeigu kitas yra miręs, teismo pripažintas dingusiu be žinios ar nežinia kur esančiu, teismo pripažintas neveiksniu arba teismo sprendimu apribotos tėvystės teisės) (pateikiama pažyma / kopija, patvirtinanti šeimos sudėtį, teismo sprendimas / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="798BBA2A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaikas su negalia ar vaikas, kurio vienas arba abu tėvai (kiti teisėti vaiko atstovai) yra asmenys su negalia (pateikiamas asmens su negalia pažymėjimas / kopija); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0071E3FC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>dvynukai, trynukai ir kiti daugiavaisio gimimo vaikai (pateikiama pažyma / kopija, patvirtinanti šeimos sudėtį);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C43DE70" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas iš daugiavaikės šeimos (pateikiama patvirtinanti šeimos sudėtį);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B948C1" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kurio brolis ir (ar) sesuo (įbrolis ir (ar) įseserė) Prašymo pateikimo metu jau ugdosi toje švietimo įstaigoje (pateikiama švietimo įstaigos pažyma / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5928DFD4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>vaikas, kuris buvo ugdomas švietimo įstaigoje pagal ikimokyklinio ugdymo programą (buvo sudaryta mokymosi sutartis) ir pageidauja tęsti ugdymąsi pagal priešmokyklinio ugdymo bendrąją programą toje pačioje švietimo įstaigoje;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="101FA3BB" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>užsienio valstybių diplomatinio korpuso darbuotojo, dirbančio Lietuvos Respublikoje esančiose diplomatinėje atstovybėje, Lietuvos Respublikos diplomatinio korpuso darbuotojo, sugrįžusio iš darbo užsienyje gyventi į švietimo įstaigai priskirtą aptarnavimo teritoriją, ir Lietuvos Respublikos krašto apsaugos sistemos profesinės karo tarnybos kario, perkelto gyventi į švietimo įstaigai priskirtą aptarnavimo teritoriją, vaikas (pateikiama darbovietės pažyma / kopija);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D8FD00" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reemigrantų vaikas, kurio tėvai buvo deklaravę išvykimą iš Lietuvos, tačiau apsisprendė grįžti gyventi į Lietuvą ir nuo grįžimo į Lietuvą nesimokė pagal jokią ugdymo programą Lietuvos Respublikos teritorijoje (pateikiama išsideklaravimo iš Lietuvos pažyma / kopija ir vaiko mokymosi užsienyje pasiekimų pažyma / kopija).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="276EA817" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="993"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>pedagoginio darbuotojo, dirbančio toje švietimo įstaigoje, vaikas (pateikiama darbovietės pažyma / kopija).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3351F2" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADB97B7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kito tėvo / mamos / </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kito teisėto vaiko atstovo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> duomenys</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3558296A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="7261"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12398A7F" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4482EC73" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DB5C819" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(asmens kodas, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>telefono numeris, elektroninio pašto adresas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deklaruotos, faktinės gyvenamosios vietos adresai)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71CA5C7E" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4B3FE3" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DED9E2" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="505974AA" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12DD7521" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54E31E85" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2816C29D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sutinku, kad vaikas būtų ugdomas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lietuvių kalba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C34C2E7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sutinku, kad duomenys iš kitų valstybinių registrų būtų gauti automatiniu būdu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F25BE6E" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:eastAsia="Calibri" w:hAnsi="Wingdings"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Patvirtinu, kad Prašyme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F622C1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pateikti duomenys yra teisingi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="460769BD" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...175 lines deleted...]
-        <w:ind w:firstLine="5776"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25704118" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E7DE97E" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F737452" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="2369"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>______________________      _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4236B2" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="3075"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(parašas)                                           (prašymą teikiančio asmens vardas, pavardė)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26391A64" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B62BFE" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prašymo gavimo patvirtinimas: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22C29BEC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(pildo švietimo įstaigos IS administratorius)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE46EE6" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C7F2FF1" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="9498"/>
+        </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:i/>
-[...1226 lines deleted...]
-    <w:p w14:paraId="45CF57F8" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00CC2F49">
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="765F07D7" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...49 lines deleted...]
-      <w:pPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos IS administratoriaus vardas, pavardė, parašas, prašymo gavimo data, laikas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BCB466" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:cols w:space="708"/>
+    </w:p>
+    <w:p w14:paraId="0061791C" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A"/>
+    <w:p w14:paraId="366FE8A9" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0023402A">
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="567" w:footer="567" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="1296"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E3D6BCA" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Centralizuoto vaikų priėmimo į švietimo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="155D2F27" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">įstaigas ugdytis pagal ikimokyklinio </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32E6ADEE" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ir priešmokyklinio ugdymo programas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56AB573B" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tvarkos aprašo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063E4F20" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4593"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3 priedas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F6E2631" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8647"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0023402A" w14:paraId="440150AC" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FBBD5AE" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="41CDE841" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="626"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0180B5DF" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens vardas, pavardė)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="13E9BFB1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="626"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1353E0F5" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens deklaruotos gyvenamosios vietos adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="040AC632" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="688"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="096BB4FB" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens faktinės gyvenamosios vietos adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0023402A" w14:paraId="4D10F4FB" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8647" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2C622ACE" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(prašymą teikiančio asmens telefono numeris, elektroninio pašto adresas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1E931A5A" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C66A805" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59487991" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C6CA0E4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Radviliškio rajono savivaldybei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E653646" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE00768" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C88CA85" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PRAŠYMAS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DĖL NUKREIPIMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CE0A77" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Į KITĄ ARTIMIAUSIĄ SAVIVALDYBĖS ŠVIETIMO ĮSTAIGĄ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="797428E8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20____-____-____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78523687" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(prašymo pateikimo data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0502C8C4" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56DCB416" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BF58243" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Prašau dėl ugdymosi vietų trūkumo ____________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44932F1D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="5580"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(švietimo įstaigos pavadinimas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D833F3B" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kurio (-ios) aptarnavimo teritorijoje gyvename ir esame deklaravę gyvenamąją vietą, mano vaiką </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1D9028" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C2FFA36" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vaiko vardas, pavardė, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>gimimo data,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> faktinės gyvenamosios vietos adresas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="579EE5D9" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E495F8" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(vaiko </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>deklaruotos gyvenamosios vietos adresas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D5A004B" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CA15BC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B0BAFF" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nukreipti į kitą artimiausią savivaldybės švietimo įstaigą, vykdančią ikimokyklinio / priešmokyklinio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E02791D" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="6944"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(reikalingą programą pabraukti) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FED3B61" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ugdymo programą, turinčią laisvų ugdymosi vietų.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0BDD2C" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613087CC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD67A66" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48225400" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="2835" w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prašymą teikiančio asmens parašas vardas, pavardė </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FD5FA3" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A"/>
+    <w:p w14:paraId="7E4ACFAC" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="4111"/>
+        <w:rPr>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170DE310" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0ACC8DBF" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="0023402A">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="1296"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="254"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6427377B" w14:textId="77777777" w:rsidR="00AD4918" w:rsidRDefault="00AD4918">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="185D456A" w14:textId="77777777" w:rsidR="00B24873" w:rsidRDefault="00B24873">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A485534" w14:textId="77777777" w:rsidR="00AD4918" w:rsidRDefault="00AD4918">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2BB69086" w14:textId="77777777" w:rsidR="00B24873" w:rsidRDefault="00B24873">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57ED50B9" w14:textId="77777777" w:rsidR="00AD4918" w:rsidRDefault="00AD4918">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="1C6C7E11" w14:textId="77777777" w:rsidR="00B24873" w:rsidRDefault="00B24873">
+      <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CB40D03" w14:textId="77777777" w:rsidR="00AD4918" w:rsidRDefault="00AD4918">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="23189CFC" w14:textId="77777777" w:rsidR="00B24873" w:rsidRDefault="00B24873">
+      <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="7B09B2E4" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00C476C7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13EB88D3" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Antrats"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
-      <w:rPr>
-[...2 lines deleted...]
-      <w:instrText xml:space="preserve">PAGE  </w:instrText>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3E20CFF0" w14:textId="77777777" w:rsidR="00CC2F49" w:rsidRDefault="00CC2F49">
+  <w:p w14:paraId="4DECB721" w14:textId="77777777" w:rsidR="0023402A" w:rsidRDefault="0023402A">
     <w:pPr>
-      <w:tabs>
-[...49 lines deleted...]
-      </w:rPr>
+      <w:pStyle w:val="Antrats"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1296"/>
   <w:hyphenationZone w:val="396"/>
   <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00CD3489"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00D63C83"/>
+    <w:rsidRoot w:val="0061042E"/>
+    <w:rsid w:val="0023402A"/>
+    <w:rsid w:val="0061042E"/>
+    <w:rsid w:val="00B24873"/>
+    <w:rsid w:val="00CC16FC"/>
+    <w:rsid w:val="00F622C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="7D8E0004"/>
+  <w14:docId w14:val="60F9E3E1"/>
+  <w15:docId w15:val="{53862C9B-6461-4232-8FF6-471B39AA6E08}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...128 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="0" w:unhideWhenUsed="0"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Light Shading"/>
+    <w:lsdException w:name="Light List"/>
+    <w:lsdException w:name="Light Grid"/>
+    <w:lsdException w:name="Medium Shading 1"/>
+    <w:lsdException w:name="Medium Shading 2"/>
+    <w:lsdException w:name="Medium List 1"/>
+    <w:lsdException w:name="Medium List 2"/>
+    <w:lsdException w:name="Medium Grid 1"/>
+    <w:lsdException w:name="Medium Grid 2"/>
+    <w:lsdException w:name="Medium Grid 3"/>
+    <w:lsdException w:name="Dark List"/>
+    <w:lsdException w:name="Colorful Shading"/>
+    <w:lsdException w:name="Colorful List"/>
+    <w:lsdException w:name="Colorful Grid"/>
+    <w:lsdException w:name="Light Shading Accent 1"/>
+    <w:lsdException w:name="Light List Accent 1"/>
+    <w:lsdException w:name="Light Grid Accent 1"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:name="Dark List Accent 1"/>
+    <w:lsdException w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:name="Colorful List Accent 1"/>
+    <w:lsdException w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:name="Light Shading Accent 2"/>
+    <w:lsdException w:name="Light List Accent 2"/>
+    <w:lsdException w:name="Light Grid Accent 2"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:name="Dark List Accent 2"/>
+    <w:lsdException w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:name="Colorful List Accent 2"/>
+    <w:lsdException w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:name="Light Shading Accent 3"/>
+    <w:lsdException w:name="Light List Accent 3"/>
+    <w:lsdException w:name="Light Grid Accent 3"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:name="Dark List Accent 3"/>
+    <w:lsdException w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:name="Colorful List Accent 3"/>
+    <w:lsdException w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:name="Light Shading Accent 4"/>
+    <w:lsdException w:name="Light List Accent 4"/>
+    <w:lsdException w:name="Light Grid Accent 4"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:name="Dark List Accent 4"/>
+    <w:lsdException w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:name="Colorful List Accent 4"/>
+    <w:lsdException w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:name="Light Shading Accent 5"/>
+    <w:lsdException w:name="Light List Accent 5"/>
+    <w:lsdException w:name="Light Grid Accent 5"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:name="Dark List Accent 5"/>
+    <w:lsdException w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:name="Colorful List Accent 5"/>
+    <w:lsdException w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:name="Light Shading Accent 6"/>
+    <w:lsdException w:name="Light List Accent 6"/>
+    <w:lsdException w:name="Light Grid Accent 6"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:name="Dark List Accent 6"/>
+    <w:lsdException w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:name="Colorful List Accent 6"/>
+    <w:lsdException w:name="Colorful Grid Accent 6"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-</w:styles>
-[...147 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="paragraph" w:styleId="Antrats">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="AntratsDiagrama"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
-[...2 lines deleted...]
-    <w:semiHidden/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AntratsDiagrama">
+    <w:name w:val="Antraštės Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Antrats"/>
+    <w:uiPriority w:val="99"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Porat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="prastasis"/>
+    <w:link w:val="PoratDiagrama"/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="9638"/>
+      </w:tabs>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PoratDiagrama">
+    <w:name w:val="Poraštė Diagrama"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:link w:val="Porat"/>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="Vietosrezervavimoenklotekstas">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Numatytasispastraiposriftas"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="124542353">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="54596047">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1364748315">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1905680488">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="497884482">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="234970356">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1562250327">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2068801286">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1872912928">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="485168693">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="2060740044">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1855722479">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1009059187">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1634675451">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="235674894">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="913658726">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="354962285">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="554245521">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2928,83 +5603,83 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B304C552-67AD-4F53-B555-8DC0B12A2464}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DFF77500-E280-4EFF-B5C3-614AC57386CB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1464</Characters>
+  <Pages>5</Pages>
+  <Words>7432</Words>
+  <Characters>4237</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>35</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4023</CharactersWithSpaces>
+  <CharactersWithSpaces>11646</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>No.5</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>